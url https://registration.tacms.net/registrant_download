--- v0 (2025-12-08)
+++ v1 (2026-11-03)
@@ -1,163 +1,239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <authors>
+    <author>Author</author>
+  </authors>
+  <commentList>
+    <comment ref="D1" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Enter date as dd/mm/yyyy, e.g. 01/01/1990</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H1" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Enter the full country name, e.g. Ghana</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="K1" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Enter the full country name, e.g. Ghana</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="M1" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Enter Yes or No</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="N1" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Enter Yes or No</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...100 lines deleted...]
-    <t>Special Accommodation</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Surname</t>
+  </si>
+  <si>
+    <t>Date of Birth</t>
+  </si>
+  <si>
+    <t>Gender</t>
+  </si>
+  <si>
+    <t>Phone Number</t>
+  </si>
+  <si>
+    <t>Marital Status</t>
+  </si>
+  <si>
+    <t>Nationality</t>
+  </si>
+  <si>
+    <t>Position Held</t>
+  </si>
+  <si>
+    <t>Profession</t>
+  </si>
+  <si>
+    <t>Residence Country</t>
+  </si>
+  <si>
+    <t>Languages Spoken</t>
+  </si>
+  <si>
+    <t>Need Accommodation</t>
+  </si>
+  <si>
+    <t>Disability</t>
+  </si>
+  <si>
+    <t>Special Needs</t>
+  </si>
+  <si>
+    <t>Mr.</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Doe</t>
+  </si>
+  <si>
+    <t>01/01/1990</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>0248000000</t>
+  </si>
+  <si>
+    <t>Single</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>Member</t>
+  </si>
+  <si>
+    <t>Ascension Minister</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>None</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -175,50 +251,54 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -463,220 +543,196 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X2"/>
+  <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:X1"/>
+      <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="B2" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="G2" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="H2" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="I2" t="s">
         <v>23</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" t="s">
+      <c r="J2" t="s">
         <v>24</v>
       </c>
-      <c r="C2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>25</v>
       </c>
-      <c r="E2" t="s">
+      <c r="M2" t="s">
         <v>26</v>
       </c>
-      <c r="F2">
-[...14 lines deleted...]
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>27</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
+  <dataValidations count="7">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid value" error="Please pick a value from the dropdown list." sqref="A2:A201">
+      <formula1>"Apostle,Dr.,Evangelist,Lady,Miss,Mr.,Mrs.,Other,Pastor,Prof.,Prophet"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid value" error="Please pick a value from the dropdown list." sqref="E2:E201">
+      <formula1>"Female,Male"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid value" error="Please pick a value from the dropdown list." sqref="G2:G201">
+      <formula1>"Divorced,Married,Single"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid value" error="Please pick a value from the dropdown list." sqref="I2:I201">
+      <formula1>"Apostle,Deacon,Deaconess,Elder,Evangelist,Member,Pastor,Prophet,Student Minister,Teacher"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid value" error="Please pick a value from the dropdown list." sqref="J2:J201">
+      <formula1>"Ascension Minister,Employed - Private private,Employed - Public sector,Self employed - Formal Sector,Self employed - Informal Sector,Student,Student Minister,Unemployed"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid value" error="Please pick a value from the dropdown list." sqref="M2:M201">
+      <formula1>"Yes,No"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid value" error="Please pick a value from the dropdown list." sqref="N2:N201">
+      <formula1>"Yes,No"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <legacyDrawing r:id="rId_comments_vml1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>